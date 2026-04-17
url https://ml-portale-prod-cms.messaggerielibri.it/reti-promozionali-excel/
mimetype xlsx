--- v0 (2026-04-17)
+++ v1 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883c7b92d2c1473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c33f44b2b6a448abddcef37b8c76925.psmdcp" Id="Rea20acd9b8a34647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252b6cd1273e456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aa163a204c4e46b49e04b398e943af.psmdcp" Id="Rbb1abcebf1d4442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>