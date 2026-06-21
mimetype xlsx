--- v1 (2026-04-17)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252b6cd1273e456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aa163a204c4e46b49e04b398e943af.psmdcp" Id="Rbb1abcebf1d4442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89484df928cd49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7206a96d0c754f88bf11ed31a8c59c92.psmdcp" Id="Rfd5a022617e04c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>