--- v2 (2026-06-21)
+++ v3 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89484df928cd49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7206a96d0c754f88bf11ed31a8c59c92.psmdcp" Id="Rfd5a022617e04c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043d980291604b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be774312572b4ce0aa9c5faad8fb078c.psmdcp" Id="R4aeb000365e643d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>
@@ -298,60 +298,60 @@
   <x:si>
     <x:t>PDE SERVIZI COMM. PER EDITORIA</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>direzione@pde.it</x:t>
   </x:si>
   <x:si>
     <x:t>0274815691</x:t>
   </x:si>
   <x:si>
     <x:t>PEA ITALIA</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Via Spallanzani, 16</x:t>
   </x:si>
   <x:si>
     <x:t>Milano</x:t>
   </x:si>
   <x:si>
-    <x:t>PEARSON ITALIA SPA</x:t>
+    <x:t>PEARSON</x:t>
   </x:si>
   <x:si>
     <x:t>PA</x:t>
   </x:si>
   <x:si>
     <x:t>VIA ARCHIMEDE,51</x:t>
   </x:si>
   <x:si>
-    <x:t>francesca.ferrari@pearson.com</x:t>
+    <x:t>donatella.cattaneo@pearson.com</x:t>
   </x:si>
   <x:si>
     <x:t>0274823331</x:t>
   </x:si>
   <x:si>
     <x:t>PROLIBRO</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Via Gherardini, 10</x:t>
   </x:si>
   <x:si>
     <x:t>20145</x:t>
   </x:si>
   <x:si>
     <x:t>prolibro@prolibro.it</x:t>
   </x:si>
   <x:si>
     <x:t>02/34597630</x:t>
   </x:si>
   <x:si>
     <x:t>PROMEDIA ITALIA SERVICE</x:t>
   </x:si>